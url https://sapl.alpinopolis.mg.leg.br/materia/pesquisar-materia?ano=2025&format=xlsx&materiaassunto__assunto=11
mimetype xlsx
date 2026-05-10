--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,270 +54,270 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Elaine do Pelé, Sandra do Nequinha, Suzana Ávila, Tião Neto</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/54/scan_20250226_133330680.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/54/scan_20250226_133330680.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Orgânica do Município de Alpinópolis"</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rafael Henrique da Silva Freire</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/26/plc_005-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/26/plc_005-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transformação dos cargos efetivos de "Auxiliar de Serviços de Saúde"  e de "Atendente de Saúde' para o cargo único de "Agente Administrativo", constante do Anexo I ("Quadro de Pessoal - Cargos de Provimento Efetivo: Carreira") da Lei Complementar nº 004, de 24 de outubro de 2001 e da Lei nº 1.178 de 31 de janeiro de 1993, esta última revogada parcialmente  nos pontos não atingidos pelas Leis Complementares n.ºs 001 e 004, de 2001 e dá outras providências."</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/31/plc_005.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/31/plc_005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar nº 166 de 31 de março de 2022 (Estrutura Administrativa do Município de Alpinópolis) e dá outras providências"</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/48/plc_006-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/48/plc_006-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação das funções públicas de Professor de Educação Física e Monitor de Esportes e Lazer para o Programa Geração Esporte, no âmbito da Secretaria de Esportes, Juventude e Integração Social do Município de Alpinópolis e dá outras providências"</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/49/plc_007-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/49/plc_007-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar nº 147, de 2 de outubro de 2019, para fixação da Jornada de Trabalho para o cargo comissionado de Coordenador de Atenção Primária à Saúde, constante do seu Anexo Único.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"Estabelece normas para contratação por tempo determinado para atender necessidade temporária de excepcional interesse público e dá outras providências."</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/65/plc_011-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/65/plc_011-2025.pdf</t>
   </si>
   <si>
     <t>"Aumenta o número de vagas do cargo de provimento efetivo de Professor de Apoio e dá outras providências"</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/74/plc_012-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/74/plc_012-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alterações e revogação de Leis Complementares de criação de Funções Gratificadas devidas aos Servidores Municipais, no âmbito do Município de Alpinópolis"</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/71/plc_013-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/71/plc_013-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Função Gratificada de Responsável pelo Lançamento do Imposto sobre a Propriedade Territorial Rural - ITR e dá outras providências"</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/75/plc_015-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/75/plc_015-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar nº 198 de 08 de fevereiro de 20245 e dá outras providências"</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/76/plc_016-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/76/plc_016-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar nº 144, de 26 de junho de 2019, que criou a Função Gratificada de Vacinador"</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/77/plc_017-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/77/plc_017-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar nº 110, de 12 de maio de 2015, que criou as Funções Gratificadas de Coordenador do CRAS e Coordenador do CREAS."</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/113/plc_024-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/113/plc_024-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a estruturação da Procuradoria Municipal, com a alteração da Lei Complementar nº 166 de 31 de março de 2022 (Estrutura Administrativa do Município de Alpinópolis) e alteração do anexo I da Lei Complementar nº 004 de 24 de outubro de 2001, com a criação do cargo de Procurador Geral e dá outras providências".</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/120/plc_025-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/120/plc_025-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transformação do cargo efetivo de "Auxiliar de Secretaria" para o cargo de "Agente Administrativo", contante do Anexo I ("Quadro de Pessoal - Cargos de Provimento Efetivo: Carreira") da Lei Complementar nº 004, de 24 de outubro de 2001 e da Lei nº 1.178 de 31 de janeiro de 1993, esta última revogada parcialmente nos pontos não atingidos pelas Leis Complementares nºs 001 e 004, de 2001 e dá outras providências."</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/121/plc_026-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/121/plc_026-2025.pdf</t>
   </si>
   <si>
     <t>"Cria a Função Gratificada de Encarregado de Manutenção da Frota Municipal no âmbito da Administração Pública do Município de Alpinópolis e dá outras providências."</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/122/plc_027-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/122/plc_027-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar nº 004, de 3 de janeiro de 2001 ("Plano de Carreira e Vencimentos dos Servidores Municipais") e dá outras providências."</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_lei_complementar_028_de_10.11.2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_lei_complementar_028_de_10.11.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar nº 222, de 16 de abril de 2025, revogação de lei e dá outras providências."</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CM - Comissão Mista</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/39/scan_20250206_165637992.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/39/scan_20250206_165637992.pdf</t>
   </si>
   <si>
     <t>"Ficam suprimidos do Projeto de Lei Complementar nº 005/2025, os cargos mencionados pela Emenda nº 002/2025, sendo eles: item 13.11, 13.12 e mencionados no artigo 45. "</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>“Concede a revisão geral anual da remuneração dos servidores públicos efetivos e comissionados da Câmara Municipal de Alpinópolis, Estado de Minas Gerais, e reajusta o valor do auxílio-alimentação.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -636,68 +636,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/54/scan_20250226_133330680.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/26/plc_005-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/31/plc_005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/48/plc_006-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/49/plc_007-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/65/plc_011-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/74/plc_012-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/71/plc_013-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/75/plc_015-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/76/plc_016-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/77/plc_017-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/113/plc_024-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/120/plc_025-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/121/plc_026-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/122/plc_027-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_lei_complementar_028_de_10.11.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/39/scan_20250206_165637992.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/54/scan_20250226_133330680.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/26/plc_005-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/31/plc_005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/48/plc_006-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/49/plc_007-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/65/plc_011-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/74/plc_012-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/71/plc_013-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/75/plc_015-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/76/plc_016-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/77/plc_017-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/113/plc_024-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/120/plc_025-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/121/plc_026-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/122/plc_027-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_lei_complementar_028_de_10.11.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/39/scan_20250206_165637992.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>