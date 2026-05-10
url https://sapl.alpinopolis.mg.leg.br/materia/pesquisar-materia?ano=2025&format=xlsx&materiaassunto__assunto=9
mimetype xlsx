--- v1 (2026-02-04)
+++ v2 (2026-05-10)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rafael Henrique da Silva Freire</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/28/plo_001_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/28/plo_001_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Especial ao Orçamento Vigente e dá outras providências"</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/29/scan_20250203_141055129.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/29/scan_20250203_141055129.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Suplementar ao Orçamento Vigente e dá outras providências"</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/35/plo_003_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/35/plo_003_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Municipal nº 2.542 de 20 de dezembro de 2024 que autoriza concessão de subvenções, auxílios financeiros e contribuições e dá outras providências"</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/32/plo_005_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/32/plo_005_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Suplementar ao Orçamento Vigente e dá outras providências"</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/33/plo_006_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/33/plo_006_2025.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/50/plo_009_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/50/plo_009_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial ao Orçamento Vigente e dá outras providências"</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/44/plo_011_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/44/plo_011_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Especial ao Orçamento Vigente e dá outras providências."</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/51/plo_012_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/51/plo_012_2025.pdf</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Exercício de 2026 e dá outras providências"</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/111/plo_038-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/111/plo_038-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito suplementar ao orçamento vigente e dá outras providência"</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/112/plo_039-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/112/plo_039-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito especial ao orçamento vigente e dá outras providências"</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Alpinópolis para o exercício financeiro de 2026"</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual do  Município para o quadriênio 2026-2029, em cumprimento ao disposto no § 1º do art. 165 da Constituição Federal e na Lei Orgânica Municipal, estabelecendo os objetivos e metas da administração pública"</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>"Autoriza concessão de subvenções, auxílios financeiros e contribuições e contém outras providências"</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/125/plo_046-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/125/plo_046-2025.pdf</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional especial ao orçamento vigente e dá outras providências"</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COFT - Comissão de Orçamento, Finanças e Tributação</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Alpinópolis, Estado de Minas Gerais, do Prefeito RAFAEL HENRIQUE DA SILVA FREIRE, referente ao exercício financeiro de 2023.</t>
   </si>
@@ -585,68 +585,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/28/plo_001_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/29/scan_20250203_141055129.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/35/plo_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/32/plo_005_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/33/plo_006_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/50/plo_009_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/44/plo_011_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/51/plo_012_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/111/plo_038-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/112/plo_039-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/125/plo_046-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/28/plo_001_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/29/scan_20250203_141055129.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/35/plo_003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/32/plo_005_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/33/plo_006_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/50/plo_009_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/44/plo_011_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/51/plo_012_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/111/plo_038-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/112/plo_039-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/125/plo_046-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>