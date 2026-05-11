--- v1 (2026-02-04)
+++ v2 (2026-05-11)
@@ -54,336 +54,336 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rafael Henrique da Silva Freire</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/40/scan_20250210_151121107.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/40/scan_20250210_151121107.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para se efetuar o parcelamento e débito de Contribuições Previdenciárias devidas pelo Município de Alpinópolis junto à Secretaria da Receita Federal do Brasil e dá outras providências"</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/41/plo_010_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/41/plo_010_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste do piso dos profissionais do Magistério da Educação Básica Municipal e dá outras providências"</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/82/plo_022-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/82/plo_022-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Suplementar ao Orçamento e dá outras Providências."</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de Crédito Especial ao Orçamento Vigente e dá outras providências.”</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>"Dispõe sobre a cessão de uso gratuito de parte de uma área de um imóvel de propriedade do Município de Alpinópolis ao Corpo de Bombeiros MIilitar de Minas Gerais e dá outras providências"</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/95/plo_026_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/95/plo_026_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a alienar uma área pública de terreno urbano, localizada nos fundos de lotes do Loteamento denominado “Cidade Jardim”, neste Município, ocupadas por proprietários de imóveis lindeiros e dá outras providências."</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/96/plo_027-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/96/plo_027-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o pagamento de honorários de sucumbência aos Procuradores e Assessores Jurídicos do Município de Alpinópolis, bem como aos contratados e profissionais pertencentes às sociedades de advogados e dá outras providências."</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/97/plo_028-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/97/plo_028-2025.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/98/plo_029_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/98/plo_029_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei n.º 2.095, de 29 de dezembro de 2015, que: “dispõe sobre a Política Municipal de Saneamento Básico, cria o Conselho Municipal de Saneamento Básico e dispõe sobre a Regulação dos Serviços de Saneamento Básico do Município de Alpinópolis e dá outras providências."</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/99/plo_030_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/99/plo_030_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Consolidação das Leis Municipais que denominam os nomes das Escolas da Rede Municipal de Ensino de Alpinópolis e dá outras providências."</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/100/plo_031-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/100/plo_031-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de Crédito Adicional Suplementar ao Orçamento Vigente e dá outras providências.”</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/101/plo_032-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/101/plo_032-2025.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/103/plo_034-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/103/plo_034-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Especial ao Orçamento Vigente e dá outras providências."</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/104/plo_035-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/104/plo_035-2025.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/108/plo_036-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/108/plo_036-2025.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 2.568 de 1º de julho de 2025, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2026 e dá outras providências"</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/119/plo_044-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/119/plo_044-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Suplementar ao Orçamento Vigente e dá outras providências."</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/124/plo_045-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/124/plo_045-2025.pdf</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/128/plo_048_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/128/plo_048_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a cessão de uso de implementos agrícolas para a Associação dos Ruralistas dos Bairros Prata e do Ouro e dá outras providências."</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/129/plo_049_2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/129/plo_049_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Público Municipal a desafetar bens móveis para fins de alienação, mediante licitação na modalidade de leilão, de conformidade com os regramentos previstos no art. 14, II da Lei Orgânica Municipal c/c arts. 6º, inciso XL e 76, inciso II, da Lei Federal nº 14.133, de 1º de abril de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/130/plo_050-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/130/plo_050-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de Crédito Adicional Especial ao Orçamento Vigente e dá outras providências.”</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/131/plo_051-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/131/plo_051-2025.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/132/plo_052-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/132/plo_052-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de Crédito Suplementar ao Orçamento Vigente e dá outras providências.”</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/134/plo_053-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/134/plo_053-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de diárias de viagens, adiantamentos e reembolsos a Servidores Públicos em Geral, Servidores Públicos ocupantes do cargo de Motorista efetivos ou contratados, Agentes Políticos, membros do Conselho Tutelar e Colaboradores Eventuais  no âmbito da Administração Direta do Município de Alpinópolis e dá outras providências"</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial ao orçamento vigente e dá outras providências"</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/159/plo_056-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/159/plo_056-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial ao Orçamento Vigente e dá outras providências."</t>
   </si>
   <si>
     <t>"Dispõe sobre os subsídios dos Secretários e dos Adjuntos do Município de Alpinópolis e dá outras providências"</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sandra do Nequinha</t>
   </si>
   <si>
     <t>Requerimento à Associação dos Estudantes de Alpinópolis, com finalidade de prestar informações sobre a recente divulgação, por meio das redes sociais, acerca do possível cancelamento da verba destinada aos estudantes de Furnas.</t>
   </si>
   <si>
     <t>78</t>
   </si>
@@ -408,108 +408,108 @@
   <si>
     <t>Pedro Morais</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Sebastião Carlos de Lima "Tiãozinho da Abigail"</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Kaique Alves</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Cassiano José Lemos.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/81/scan_20250818_163934832.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/81/scan_20250818_163934832.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Senhor Abel Moreira da Silva</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Suzana Ávila</t>
   </si>
   <si>
     <t>"Moção de Aplausos à Senhora Amália Santos Ribeiro."</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/94/mocao_de_pesar_divina_protocolado.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/94/mocao_de_pesar_divina_protocolado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhora Divina Alda Brasileiro Santos.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/107/scan_20250818_164019657.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/107/scan_20250818_164019657.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para a Senhora Antônia de Faria Ribeiro</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Tião Neto</t>
   </si>
   <si>
     <t>"Moção de Aplausos ao 3º Sargento PM Leandro Demétrio dos Santos."</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/126/mocao_de_aplausos_joel_reis.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/126/mocao_de_aplausos_joel_reis.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Senhor Joel Reis.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Moção de aplausos ao Escritório Lima &amp; Lima Advogados Associados</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Moção de aplausos ao escritório de Advocacia do Dr. Julgacy José Gonçalves</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>12</t>
   </si>
@@ -720,189 +720,189 @@
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão alpinopolense a Edson Ferreira da Silva, 'Edinho da Prata'</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Alpinopolense ao Investigador da Polícia Civil, Senhor Edvaldo Júlio de Souza, e dá outras providências</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Alpinopolense ao Senhor Carlos José Rezende."</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/45/plo_008_2025_pdf_1.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/45/plo_008_2025_pdf_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa de Recuperação de Créditos Fiscais - PROREFIS e dá outras providências."</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/73/plc_014-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/73/plc_014-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de Adicional de Regime de Sobreaviso para os servidores públicos municipais e dá outras providências"</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/87/plc_018-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/87/plc_018-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração da Lei Complementar nº 004/2001 e dá outras providências"</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/88/plc_019-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/88/plc_019-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração da Lei Complementar nº 166/2022 e dá outras providências"</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/89/plc_020-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/89/plc_020-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração na Lei Complementar nº 229, de 3 de junho de 2025 e dá outras providencias."</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/91/plc_021-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/91/plc_021-2025.pdf</t>
   </si>
   <si>
     <t>"Aumenta o número de vaga do cargo de provimento efetivo de Gari constantes do Anexo I da Lei Complementar nº 004, de 24 de outubro de 2001."</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar nº 142/2018, que dispõe sobre o Plano de Carreiras e Remuneração do Magistério Público do Município de Alpinópolis e dá outras providências."</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/105/plc_023-2025.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/105/plc_023-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar n.º 004, de 24 de outubro de 2001."</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Complementar nº 004 de 03 de janeiro de 2001 (Plano de Carreira e Vencimentos dos Servidores Municipais)"</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CM - Comissão Mista</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/37/scan_20250206_164835854.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/37/scan_20250206_164835854.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do artigo 27 do Projeto de Lei Complementar nº 005 de 31 de março de 2022."</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/38/scan_20250206_165321849.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/38/scan_20250206_165321849.pdf</t>
   </si>
   <si>
     <t>"Ficam suprimidos do Projeto de Lei Complementar nº 005/2025, os artigos 20 e 24. "</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/46/scan_20250225_155408435.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/46/scan_20250225_155408435.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do Caput do artigo 16  e do Inciso III do artigo 25 do Projeto de Lei Complementar nº 08, de 17 de fevereiro de 2025."</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda ao PLC 007/2025</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Complementar nº 007 de 05 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Emenda ao PLO 012/2025</t>
   </si>
   <si>
     <t>Modifica a redação e os artigos 1º, 2º, 4º e 5º do Projeto de Lei 012/2025</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Emenda ao PLO 015/2025</t>
   </si>
   <si>
-    <t>https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/63/scan_20250312_140726630.pdf</t>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/63/scan_20250312_140726630.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do artigo 1º; 3º e 5º do Projeto de Lei nº 015 de 17 de fevereiro de 2025."</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Emenda ao PLO 037/2025</t>
   </si>
   <si>
     <t>Emenda Aditiva do Projeto de Lei 37, de 20 de agosto de 2025 que "Dispõe sobre a consolidação das Leis que tratam dos Feriados Municipais e dá outras providências."</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Emenda ao PL 043/2025</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 043/2025, que "Autoriza concessão de subvenções, auxílios financeiros e contribuições e contém outras providências"</t>
   </si>
   <si>
     <t>166</t>
   </si>
@@ -1242,68 +1242,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/40/scan_20250210_151121107.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/41/plo_010_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/82/plo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/95/plo_026_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/96/plo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/97/plo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/98/plo_029_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/99/plo_030_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/100/plo_031-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/101/plo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/103/plo_034-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/104/plo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/108/plo_036-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/119/plo_044-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/124/plo_045-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/128/plo_048_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/129/plo_049_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/130/plo_050-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/131/plo_051-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/132/plo_052-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/134/plo_053-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/159/plo_056-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/81/scan_20250818_163934832.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/94/mocao_de_pesar_divina_protocolado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/107/scan_20250818_164019657.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/126/mocao_de_aplausos_joel_reis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/45/plo_008_2025_pdf_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/73/plc_014-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/87/plc_018-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/88/plc_019-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/89/plc_020-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/91/plc_021-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/105/plc_023-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/37/scan_20250206_164835854.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/38/scan_20250206_165321849.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/46/scan_20250225_155408435.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/63/scan_20250312_140726630.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/40/scan_20250210_151121107.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/41/plo_010_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/82/plo_022-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/95/plo_026_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/96/plo_027-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/97/plo_028-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/98/plo_029_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/99/plo_030_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/100/plo_031-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/101/plo_032-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/103/plo_034-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/104/plo_035-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/108/plo_036-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/119/plo_044-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/124/plo_045-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/128/plo_048_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/129/plo_049_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/130/plo_050-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/131/plo_051-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/132/plo_052-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/134/plo_053-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/159/plo_056-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/81/scan_20250818_163934832.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/94/mocao_de_pesar_divina_protocolado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/107/scan_20250818_164019657.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/126/mocao_de_aplausos_joel_reis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/45/plo_008_2025_pdf_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/73/plc_014-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/87/plc_018-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/88/plc_019-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/89/plc_020-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/91/plc_021-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/105/plc_023-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/37/scan_20250206_164835854.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/38/scan_20250206_165321849.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/46/scan_20250225_155408435.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2025/63/scan_20250312_140726630.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>