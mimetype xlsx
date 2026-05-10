--- v1 (2026-03-22)
+++ v2 (2026-05-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="161">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -213,117 +213,306 @@
   <si>
     <t>190</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/190/plo_015-2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de ruas localizadas no Loteamento Dona Bela, no município de Alpinópolis/MG e dá outras providências"</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/191/plo_016-2026.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Municipal de doação de ração animal no âmbito do Município de Alpinópolis e dá outras providências"</t>
   </si>
   <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a abertura de crédito suplementar ao orçamento vigente e dá outras providências"</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais efetivos ativos, inativos, comissionados, contratados , bem como da remuneração dos membros do Conselho Tutelar e dos subsídios do Prefeito e do Vice-Prefeito, concede auxílio vale alimentação e dá outras providências"</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre autorização para efetuar o parcelamento e reparcelamento de débitos de contribuições previdenciárias devidas pelo Município de Alpinópolis junto à Secretaroa da Receita Federal do Brasil e dá outras providências."</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre as diretrizes para elaboração da lei orçamentária do exercício de 2027 e dá outras providências"</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/207/plo_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de crédito suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/208/plo_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de crédito suplementar e dá outras providências</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/209/plo_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de crédito adicional especial ao orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/210/plo_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Abertura de Crédito Adicional Especial ao Orçamento Vigente e dá outras providências".</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/211/plo_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Alpinópolis a firmar Termo de Cooperação Mútua com o Colegiado de Gestores Municipais da Assistência Social do Estado de Minas Gerais – COGEMAS/MG, abre crédito especial e dá outras providências."</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/212/plo_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal nº 2.364, de 14 de junho de 2022, para instituir, em capítulo próprio, o Fundo Municipal dos Direitos da Mulher - FMDM, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/213/plo_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal nº 1.851, de 13 de novembro de 2007, a fim de atribuir ao Conselho Municipal do Idoso a gestão do Fundo Municipal dos Direitos da Pessoa Idosa."</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/214/plo_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Município de Alpinópolis a receber, por doação, veículo do Corpo de Bombeiros Militar de Minas Gerais, e dá outras providências."</t>
+  </si>
+  <si>
     <t>194</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Tião Neto</t>
   </si>
   <si>
     <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/194/mocao__de_aplausos_ao_sr_fimas_ferreira_lopes.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para o Senhor Dimas Ferreira Lopes</t>
   </si>
   <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>Adequação da reforma tributária nacional dá outras providencias.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a concessão de Título de Cidadão Honorário Alpinopolense ao Senhor Edivan dos Reis de Souza e dá outras providências"</t>
+  </si>
+  <si>
     <t>170</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>"Cria funções Gratificadas do âmbito da Secretaria Municipal de Saúde e dá outras providências"</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Complementar nº 142 de 27 de dezembro de 2018, que dispõe sobre o "Plano de Carreiras e Remuneração do Magistério Público do Município de Alpinópolis."</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>"Dispõe sobre o Programa de Recuperação de Créditos Fiscais – PROREFIS e dá outras providências."</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/185/plc_004-2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Complementar n.º 004, de 24 de outubro de 2001 (“Plano de Carreira e Vencimentos dos Servidores da Prefeitura Municipal de Alpinópolis) e dá outras providências."</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/193/plc_005-2026.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 142, de 27 de dezembro de 2018, que dispõe sobre o Estatuto do Magistério Público do Município de Alpinópolis/MG, criando a Função Gratificada de Vice-Diretor Escolar e dá outras providências"</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/192/plc_006-2026.pdf</t>
   </si>
   <si>
     <t>"Estabelece restrições ao ingresso, nomeação e permanência no serviço público municipal de pessoas condenadas por crimes de violência doméstica e feminicídio, no âmbito do Município de Alpinópolis e dá outras providências"</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre alteração da Lei Complementar nº 004 de 24 de outubro de 2001 (Plano de Carreira e Vencimentos dos Servidores da Prefeitura Municipal de Alpinópolis) e dá outras providências"</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/215/plc_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o exercício de atribuições complementares de Supervisor do Controle Vetorial por servidor público ocupante do cargo de Agente Administrativo ou contratado temporário exercente da função de Agente de Combate às Endemias, autoriza o pagamento de adicional pecuniário de natureza transitória pelo desempenho da função e dá outras providências"</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda ao PLO 006/2026</t>
   </si>
   <si>
     <t>CM - Comissão Mista</t>
   </si>
   <si>
     <t>"Emenda nº 01 ao Projeto de Lei nº 006, de 22 de janeiro de 2026."</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Emenda ao PL 004/2026</t>
   </si>
   <si>
     <t>"Emenda ao Projeto de Lei Ordinária 004/2026"</t>
   </si>
@@ -651,66 +840,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/183/plo_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/184/plo_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/186/plo_011_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/187/plo_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/188/plo_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/189/plo_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/190/plo_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/191/plo_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/194/mocao__de_aplausos_ao_sr_fimas_ferreira_lopes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/185/plc_004-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/193/plc_005-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/192/plc_006-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/183/plo_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/184/plo_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/186/plo_011_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/187/plo_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/188/plo_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/189/plo_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/190/plo_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/191/plo_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/207/plo_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/208/plo_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/209/plo_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/210/plo_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/211/plo_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/212/plo_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/213/plo_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/214/plo_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/194/mocao__de_aplausos_ao_sr_fimas_ferreira_lopes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/185/plc_004-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/193/plc_005-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/192/plc_006-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/sapl/public/materialegislativa/2026/215/plc_008-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alpinopolis.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H26"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1119,303 +1308,816 @@
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H27" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H29" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H30" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>110</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H31" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>114</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>10</v>
       </c>
-      <c r="D26" t="s">
-[...12 lines deleted...]
-        <v>97</v>
+      <c r="D33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" t="s">
+        <v>119</v>
+      </c>
+      <c r="F33" t="s">
+        <v>120</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>124</v>
+      </c>
+      <c r="E34" t="s">
+        <v>125</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>128</v>
+      </c>
+      <c r="E35" t="s">
+        <v>129</v>
+      </c>
+      <c r="F35" t="s">
+        <v>120</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>132</v>
+      </c>
+      <c r="E36" t="s">
+        <v>133</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" t="s">
+        <v>133</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>137</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" t="s">
+        <v>133</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" t="s">
+        <v>132</v>
+      </c>
+      <c r="E39" t="s">
+        <v>133</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H39" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" t="s">
+        <v>132</v>
+      </c>
+      <c r="E40" t="s">
+        <v>133</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H40" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" t="s">
+        <v>132</v>
+      </c>
+      <c r="E41" t="s">
+        <v>133</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H41" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42" t="s">
+        <v>132</v>
+      </c>
+      <c r="E42" t="s">
+        <v>133</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43" t="s">
+        <v>132</v>
+      </c>
+      <c r="E43" t="s">
+        <v>133</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H43" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>154</v>
+      </c>
+      <c r="E44" t="s">
+        <v>155</v>
+      </c>
+      <c r="F44" t="s">
+        <v>156</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" t="s">
+        <v>159</v>
+      </c>
+      <c r="F45" t="s">
+        <v>156</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>